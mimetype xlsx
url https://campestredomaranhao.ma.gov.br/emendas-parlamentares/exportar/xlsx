--- v0 (2026-06-27)
+++ v1 (2026-08-11)
@@ -1227,51 +1227,53 @@
       <c r="A28" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>43</v>
       </c>
       <c r="E28" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H28" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I28" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="J28" s="6"/>
+      <c r="J28" s="6" t="s">
+        <v>45</v>
+      </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
         <v>20</v>
       </c>
       <c r="B30" t="s">
         <v>42</v>
       </c>
       <c r="C30" t="s">
         <v>21</v>
       </c>
       <c r="D30" t="s">
         <v>46</v>
       </c>
       <c r="E30" t="s">
         <v>5</v>
       </c>
       <c r="F30" t="s">
         <v>43</v>
       </c>
       <c r="G30" t="s">
         <v>7</v>
       </c>
       <c r="H30" t="s">
         <v>16</v>
@@ -1289,51 +1291,51 @@
       </c>
       <c r="D31" t="s">
         <v>24</v>
       </c>
       <c r="E31" t="s">
         <v>25</v>
       </c>
       <c r="G31" t="s">
         <v>8</v>
       </c>
       <c r="H31" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
         <v>26</v>
       </c>
       <c r="B32" t="s">
         <v>45</v>
       </c>
       <c r="C32" t="s">
         <v>27</v>
       </c>
       <c r="D32" t="s">
-        <v>29</v>
+        <v>45</v>
       </c>
       <c r="E32" t="s">
         <v>28</v>
       </c>
       <c r="F32" t="s">
         <v>29</v>
       </c>
       <c r="G32" t="s">
         <v>30</v>
       </c>
       <c r="H32" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" t="s">
         <v>31</v>
       </c>
       <c r="B33" t="s">
         <v>29</v>
       </c>
       <c r="C33" t="s">
         <v>32</v>
       </c>
       <c r="D33" t="s">